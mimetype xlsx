--- v0 (2026-09-07)
+++ v1 (2026-10-23)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"></Relationship><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"></Relationship><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"></Relationship></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="true" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Absencie" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="142" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="141" uniqueCount="141">
   <si>
     <t>Číslo zamestnanca</t>
   </si>
   <si>
     <t>Titul</t>
   </si>
   <si>
     <t>Meno</t>
   </si>
   <si>
     <t>Priezvisko</t>
   </si>
   <si>
     <t>Titul za</t>
   </si>
   <si>
     <t>Pozícia</t>
   </si>
   <si>
     <t>Stredisko</t>
   </si>
   <si>
     <t>Typ neprítomnosti</t>
   </si>
   <si>
@@ -157,53 +157,50 @@
     <t>2024-06-03</t>
   </si>
   <si>
     <t>Platené voľno - ostatné</t>
   </si>
   <si>
     <t>2024-06-12</t>
   </si>
   <si>
     <t>Pavol</t>
   </si>
   <si>
     <t>Hviezdoslav</t>
   </si>
   <si>
     <t>Csc.</t>
   </si>
   <si>
     <t>2024-06-10</t>
   </si>
   <si>
     <t>Platené voľno - ostatné (Darovanie krvi)</t>
   </si>
   <si>
     <t>2024-06-11</t>
-  </si>
-[...1 lines deleted...]
-    <t>Riadna dovolenka (Darovanie krvi)</t>
   </si>
   <si>
     <t>2024-06-05</t>
   </si>
   <si>
     <t>Služobná cesta</t>
   </si>
   <si>
     <t>2024-06-18</t>
   </si>
   <si>
     <t>2024-06-19</t>
   </si>
   <si>
     <t>Platené voľno - ostatné (Svadba)</t>
   </si>
   <si>
     <t>2024-06-21</t>
   </si>
   <si>
     <t>2024-06-07</t>
   </si>
   <si>
     <t>Demo</t>
   </si>
@@ -1465,3097 +1462,3097 @@
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>11</v>
       </c>
       <c r="B19" t="s">
         <v>12</v>
       </c>
       <c r="C19" t="s">
         <v>43</v>
       </c>
       <c r="D19" t="s">
         <v>44</v>
       </c>
       <c r="E19" t="s">
         <v>45</v>
       </c>
       <c r="F19" t="s">
         <v>15</v>
       </c>
       <c r="G19" t="s">
         <v>11</v>
       </c>
       <c r="H19" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="I19" t="s">
         <v>48</v>
       </c>
       <c r="J19" t="s">
         <v>48</v>
       </c>
       <c r="K19">
         <v>4</v>
       </c>
       <c r="L19" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>20</v>
       </c>
       <c r="C20" t="s">
         <v>21</v>
       </c>
       <c r="D20" t="s">
         <v>22</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20" t="s">
         <v>11</v>
       </c>
       <c r="G20" t="s">
         <v>23</v>
       </c>
       <c r="H20" t="s">
         <v>16</v>
       </c>
       <c r="I20" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J20" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K20">
         <v>4</v>
       </c>
       <c r="L20" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>19</v>
       </c>
       <c r="B21" t="s">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>21</v>
       </c>
       <c r="D21" t="s">
         <v>22</v>
       </c>
       <c r="E21" t="s">
         <v>11</v>
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
       <c r="G21" t="s">
         <v>23</v>
       </c>
       <c r="H21" t="s">
         <v>24</v>
       </c>
       <c r="I21" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J21" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K21">
         <v>4</v>
       </c>
       <c r="L21" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>19</v>
       </c>
       <c r="B22" t="s">
         <v>20</v>
       </c>
       <c r="C22" t="s">
         <v>21</v>
       </c>
       <c r="D22" t="s">
         <v>22</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
       <c r="G22" t="s">
         <v>23</v>
       </c>
       <c r="H22" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="I22" t="s">
         <v>46</v>
       </c>
       <c r="J22" t="s">
         <v>48</v>
       </c>
       <c r="K22">
         <v>2</v>
       </c>
       <c r="L22" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>19</v>
       </c>
       <c r="B23" t="s">
         <v>20</v>
       </c>
       <c r="C23" t="s">
         <v>21</v>
       </c>
       <c r="D23" t="s">
         <v>22</v>
       </c>
       <c r="E23" t="s">
         <v>11</v>
       </c>
       <c r="F23" t="s">
         <v>11</v>
       </c>
       <c r="G23" t="s">
         <v>23</v>
       </c>
       <c r="H23" t="s">
         <v>24</v>
       </c>
       <c r="I23" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J23" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K23">
         <v>4</v>
       </c>
       <c r="L23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>19</v>
       </c>
       <c r="B24" t="s">
         <v>20</v>
       </c>
       <c r="C24" t="s">
         <v>21</v>
       </c>
       <c r="D24" t="s">
         <v>22</v>
       </c>
       <c r="E24" t="s">
         <v>11</v>
       </c>
       <c r="F24" t="s">
         <v>11</v>
       </c>
       <c r="G24" t="s">
         <v>23</v>
       </c>
       <c r="H24" t="s">
         <v>29</v>
       </c>
       <c r="I24" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="J24" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="K24">
         <v>1</v>
       </c>
       <c r="L24" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>19</v>
       </c>
       <c r="B25" t="s">
         <v>20</v>
       </c>
       <c r="C25" t="s">
         <v>21</v>
       </c>
       <c r="D25" t="s">
         <v>22</v>
       </c>
       <c r="E25" t="s">
         <v>11</v>
       </c>
       <c r="F25" t="s">
         <v>11</v>
       </c>
       <c r="G25" t="s">
         <v>23</v>
       </c>
       <c r="H25" t="s">
+        <v>53</v>
+      </c>
+      <c r="I25" t="s">
         <v>54</v>
       </c>
-      <c r="I25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J25" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="K25">
         <v>0</v>
       </c>
       <c r="L25" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>19</v>
       </c>
       <c r="B26" t="s">
         <v>20</v>
       </c>
       <c r="C26" t="s">
         <v>21</v>
       </c>
       <c r="D26" t="s">
         <v>22</v>
       </c>
       <c r="E26" t="s">
         <v>11</v>
       </c>
       <c r="F26" t="s">
         <v>11</v>
       </c>
       <c r="G26" t="s">
         <v>23</v>
       </c>
       <c r="H26" t="s">
         <v>16</v>
       </c>
       <c r="I26" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="J26" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="K26">
         <v>1</v>
       </c>
       <c r="L26" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>11</v>
       </c>
       <c r="B27" t="s">
         <v>12</v>
       </c>
       <c r="C27" t="s">
+        <v>56</v>
+      </c>
+      <c r="D27" t="s">
         <v>57</v>
       </c>
-      <c r="D27" t="s">
+      <c r="E27" t="s">
         <v>58</v>
       </c>
-      <c r="E27" t="s">
+      <c r="F27" t="s">
         <v>59</v>
       </c>
-      <c r="F27" t="s">
+      <c r="G27" t="s">
+        <v>23</v>
+      </c>
+      <c r="H27" t="s">
+        <v>16</v>
+      </c>
+      <c r="I27" t="s">
         <v>60</v>
       </c>
-      <c r="G27" t="s">
-[...5 lines deleted...]
-      <c r="I27" t="s">
+      <c r="J27" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="K27">
         <v>5</v>
       </c>
       <c r="L27" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>11</v>
       </c>
       <c r="B28" t="s">
         <v>12</v>
       </c>
       <c r="C28" t="s">
+        <v>56</v>
+      </c>
+      <c r="D28" t="s">
         <v>57</v>
       </c>
-      <c r="D28" t="s">
+      <c r="E28" t="s">
         <v>58</v>
       </c>
-      <c r="E28" t="s">
+      <c r="F28" t="s">
         <v>59</v>
       </c>
-      <c r="F28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G28" t="s">
         <v>23</v>
       </c>
       <c r="H28" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="I28" t="s">
         <v>42</v>
       </c>
       <c r="J28" t="s">
         <v>42</v>
       </c>
       <c r="K28">
         <v>1</v>
       </c>
       <c r="L28" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>19</v>
       </c>
       <c r="B29" t="s">
         <v>20</v>
       </c>
       <c r="C29" t="s">
         <v>21</v>
       </c>
       <c r="D29" t="s">
         <v>22</v>
       </c>
       <c r="E29" t="s">
         <v>11</v>
       </c>
       <c r="F29" t="s">
         <v>11</v>
       </c>
       <c r="G29" t="s">
         <v>23</v>
       </c>
       <c r="H29" t="s">
         <v>16</v>
       </c>
       <c r="I29" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="J29" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="K29">
         <v>0</v>
       </c>
       <c r="L29" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>11</v>
       </c>
       <c r="B30" t="s">
         <v>12</v>
       </c>
       <c r="C30" t="s">
+        <v>56</v>
+      </c>
+      <c r="D30" t="s">
         <v>57</v>
       </c>
-      <c r="D30" t="s">
+      <c r="E30" t="s">
         <v>58</v>
       </c>
-      <c r="E30" t="s">
+      <c r="F30" t="s">
         <v>59</v>
       </c>
-      <c r="F30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G30" t="s">
         <v>23</v>
       </c>
       <c r="H30" t="s">
         <v>16</v>
       </c>
       <c r="I30" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="J30" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="K30">
         <v>1</v>
       </c>
       <c r="L30" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>11</v>
       </c>
       <c r="B31" t="s">
         <v>12</v>
       </c>
       <c r="C31" t="s">
+        <v>56</v>
+      </c>
+      <c r="D31" t="s">
         <v>57</v>
       </c>
-      <c r="D31" t="s">
+      <c r="E31" t="s">
         <v>58</v>
       </c>
-      <c r="E31" t="s">
+      <c r="F31" t="s">
         <v>59</v>
       </c>
-      <c r="F31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G31" t="s">
         <v>23</v>
       </c>
       <c r="H31" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="I31" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="J31" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="K31">
         <v>1</v>
       </c>
       <c r="L31" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>11</v>
       </c>
       <c r="B32" t="s">
         <v>12</v>
       </c>
       <c r="C32" t="s">
         <v>43</v>
       </c>
       <c r="D32" t="s">
         <v>44</v>
       </c>
       <c r="E32" t="s">
         <v>45</v>
       </c>
       <c r="F32" t="s">
         <v>15</v>
       </c>
       <c r="G32" t="s">
         <v>11</v>
       </c>
       <c r="H32" t="s">
         <v>24</v>
       </c>
       <c r="I32" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="J32" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="K32">
         <v>4</v>
       </c>
       <c r="L32" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>11</v>
       </c>
       <c r="B33" t="s">
         <v>12</v>
       </c>
       <c r="C33" t="s">
         <v>43</v>
       </c>
       <c r="D33" t="s">
         <v>44</v>
       </c>
       <c r="E33" t="s">
         <v>45</v>
       </c>
       <c r="F33" t="s">
         <v>15</v>
       </c>
       <c r="G33" t="s">
         <v>11</v>
       </c>
       <c r="H33" t="s">
         <v>16</v>
       </c>
       <c r="I33" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="J33" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="K33">
         <v>1</v>
       </c>
       <c r="L33" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>19</v>
       </c>
       <c r="B34" t="s">
         <v>20</v>
       </c>
       <c r="C34" t="s">
         <v>21</v>
       </c>
       <c r="D34" t="s">
         <v>22</v>
       </c>
       <c r="E34" t="s">
         <v>11</v>
       </c>
       <c r="F34" t="s">
         <v>11</v>
       </c>
       <c r="G34" t="s">
         <v>23</v>
       </c>
       <c r="H34" t="s">
         <v>16</v>
       </c>
       <c r="I34" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="J34" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="K34">
         <v>1</v>
       </c>
       <c r="L34" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>19</v>
       </c>
       <c r="B35" t="s">
         <v>20</v>
       </c>
       <c r="C35" t="s">
         <v>21</v>
       </c>
       <c r="D35" t="s">
         <v>22</v>
       </c>
       <c r="E35" t="s">
         <v>11</v>
       </c>
       <c r="F35" t="s">
         <v>11</v>
       </c>
       <c r="G35" t="s">
         <v>23</v>
       </c>
       <c r="H35" t="s">
         <v>41</v>
       </c>
       <c r="I35" t="s">
+        <v>67</v>
+      </c>
+      <c r="J35" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="K35">
         <v>2.25</v>
       </c>
       <c r="L35" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
+        <v>69</v>
+      </c>
+      <c r="B36" t="s">
+        <v>11</v>
+      </c>
+      <c r="C36" t="s">
         <v>70</v>
       </c>
-      <c r="B36" t="s">
-[...2 lines deleted...]
-      <c r="C36" t="s">
+      <c r="D36" t="s">
         <v>71</v>
       </c>
-      <c r="D36" t="s">
+      <c r="E36" t="s">
+        <v>11</v>
+      </c>
+      <c r="F36" t="s">
         <v>72</v>
       </c>
-      <c r="E36" t="s">
-[...2 lines deleted...]
-      <c r="F36" t="s">
+      <c r="G36" t="s">
         <v>73</v>
       </c>
-      <c r="G36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H36" t="s">
         <v>16</v>
       </c>
       <c r="I36" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J36" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K36">
         <v>1</v>
       </c>
       <c r="L36" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
+        <v>69</v>
+      </c>
+      <c r="B37" t="s">
+        <v>11</v>
+      </c>
+      <c r="C37" t="s">
         <v>70</v>
       </c>
-      <c r="B37" t="s">
-[...2 lines deleted...]
-      <c r="C37" t="s">
+      <c r="D37" t="s">
         <v>71</v>
       </c>
-      <c r="D37" t="s">
+      <c r="E37" t="s">
+        <v>11</v>
+      </c>
+      <c r="F37" t="s">
         <v>72</v>
       </c>
-      <c r="E37" t="s">
-[...2 lines deleted...]
-      <c r="F37" t="s">
+      <c r="G37" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="H37" t="s">
         <v>37</v>
       </c>
       <c r="I37" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="J37" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="K37">
         <v>4</v>
       </c>
       <c r="L37" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
+        <v>69</v>
+      </c>
+      <c r="B38" t="s">
+        <v>11</v>
+      </c>
+      <c r="C38" t="s">
         <v>70</v>
       </c>
-      <c r="B38" t="s">
-[...2 lines deleted...]
-      <c r="C38" t="s">
+      <c r="D38" t="s">
         <v>71</v>
       </c>
-      <c r="D38" t="s">
+      <c r="E38" t="s">
+        <v>11</v>
+      </c>
+      <c r="F38" t="s">
         <v>72</v>
       </c>
-      <c r="E38" t="s">
-[...2 lines deleted...]
-      <c r="F38" t="s">
+      <c r="G38" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="H38" t="s">
         <v>37</v>
       </c>
       <c r="I38" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="J38" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="K38">
         <v>5</v>
       </c>
       <c r="L38" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
+        <v>69</v>
+      </c>
+      <c r="B39" t="s">
+        <v>11</v>
+      </c>
+      <c r="C39" t="s">
         <v>70</v>
       </c>
-      <c r="B39" t="s">
-[...2 lines deleted...]
-      <c r="C39" t="s">
+      <c r="D39" t="s">
         <v>71</v>
       </c>
-      <c r="D39" t="s">
+      <c r="E39" t="s">
+        <v>11</v>
+      </c>
+      <c r="F39" t="s">
         <v>72</v>
       </c>
-      <c r="E39" t="s">
-[...2 lines deleted...]
-      <c r="F39" t="s">
+      <c r="G39" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="H39" t="s">
         <v>37</v>
       </c>
       <c r="I39" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="J39" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="K39">
         <v>4</v>
       </c>
       <c r="L39" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
+        <v>69</v>
+      </c>
+      <c r="B40" t="s">
+        <v>11</v>
+      </c>
+      <c r="C40" t="s">
         <v>70</v>
       </c>
-      <c r="B40" t="s">
-[...2 lines deleted...]
-      <c r="C40" t="s">
+      <c r="D40" t="s">
         <v>71</v>
       </c>
-      <c r="D40" t="s">
+      <c r="E40" t="s">
+        <v>11</v>
+      </c>
+      <c r="F40" t="s">
         <v>72</v>
       </c>
-      <c r="E40" t="s">
-[...2 lines deleted...]
-      <c r="F40" t="s">
+      <c r="G40" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="H40" t="s">
         <v>24</v>
       </c>
       <c r="I40" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="J40" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="K40">
         <v>4</v>
       </c>
       <c r="L40" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
+        <v>69</v>
+      </c>
+      <c r="B41" t="s">
+        <v>11</v>
+      </c>
+      <c r="C41" t="s">
         <v>70</v>
       </c>
-      <c r="B41" t="s">
-[...2 lines deleted...]
-      <c r="C41" t="s">
+      <c r="D41" t="s">
         <v>71</v>
       </c>
-      <c r="D41" t="s">
+      <c r="E41" t="s">
+        <v>11</v>
+      </c>
+      <c r="F41" t="s">
         <v>72</v>
       </c>
-      <c r="E41" t="s">
-[...2 lines deleted...]
-      <c r="F41" t="s">
+      <c r="G41" t="s">
         <v>73</v>
       </c>
-      <c r="G41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H41" t="s">
         <v>16</v>
       </c>
       <c r="I41" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="J41" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="K41">
         <v>4</v>
       </c>
       <c r="L41" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
+        <v>69</v>
+      </c>
+      <c r="B42" t="s">
+        <v>11</v>
+      </c>
+      <c r="C42" t="s">
         <v>70</v>
       </c>
-      <c r="B42" t="s">
-[...2 lines deleted...]
-      <c r="C42" t="s">
+      <c r="D42" t="s">
         <v>71</v>
       </c>
-      <c r="D42" t="s">
+      <c r="E42" t="s">
+        <v>11</v>
+      </c>
+      <c r="F42" t="s">
         <v>72</v>
       </c>
-      <c r="E42" t="s">
-[...2 lines deleted...]
-      <c r="F42" t="s">
+      <c r="G42" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="H42" t="s">
         <v>24</v>
       </c>
       <c r="I42" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="J42" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="K42">
         <v>4</v>
       </c>
       <c r="L42" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
+        <v>69</v>
+      </c>
+      <c r="B43" t="s">
+        <v>11</v>
+      </c>
+      <c r="C43" t="s">
         <v>70</v>
       </c>
-      <c r="B43" t="s">
-[...2 lines deleted...]
-      <c r="C43" t="s">
+      <c r="D43" t="s">
         <v>71</v>
       </c>
-      <c r="D43" t="s">
+      <c r="E43" t="s">
+        <v>11</v>
+      </c>
+      <c r="F43" t="s">
         <v>72</v>
       </c>
-      <c r="E43" t="s">
-[...2 lines deleted...]
-      <c r="F43" t="s">
+      <c r="G43" t="s">
         <v>73</v>
       </c>
-      <c r="G43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H43" t="s">
         <v>16</v>
       </c>
       <c r="I43" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="J43" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="K43">
         <v>1</v>
       </c>
       <c r="L43" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
+        <v>77</v>
+      </c>
+      <c r="B44" t="s">
+        <v>11</v>
+      </c>
+      <c r="C44" t="s">
         <v>78</v>
       </c>
-      <c r="B44" t="s">
-[...2 lines deleted...]
-      <c r="C44" t="s">
+      <c r="D44" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="E44" t="s">
         <v>11</v>
       </c>
       <c r="F44" t="s">
         <v>11</v>
       </c>
       <c r="G44" t="s">
         <v>11</v>
       </c>
       <c r="H44" t="s">
         <v>24</v>
       </c>
       <c r="I44" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="J44" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="K44">
         <v>7</v>
       </c>
       <c r="L44" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>11</v>
       </c>
       <c r="B45" t="s">
         <v>12</v>
       </c>
       <c r="C45" t="s">
+        <v>56</v>
+      </c>
+      <c r="D45" t="s">
         <v>57</v>
       </c>
-      <c r="D45" t="s">
+      <c r="E45" t="s">
         <v>58</v>
       </c>
-      <c r="E45" t="s">
+      <c r="F45" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="G45" t="s">
         <v>23</v>
       </c>
       <c r="H45" t="s">
         <v>37</v>
       </c>
       <c r="I45" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="J45" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="K45">
         <v>3</v>
       </c>
       <c r="L45" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>11</v>
       </c>
       <c r="B46" t="s">
         <v>12</v>
       </c>
       <c r="C46" t="s">
+        <v>56</v>
+      </c>
+      <c r="D46" t="s">
         <v>57</v>
       </c>
-      <c r="D46" t="s">
+      <c r="E46" t="s">
         <v>58</v>
       </c>
-      <c r="E46" t="s">
+      <c r="F46" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="G46" t="s">
         <v>23</v>
       </c>
       <c r="H46" t="s">
         <v>24</v>
       </c>
       <c r="I46" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="J46" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="K46">
         <v>2</v>
       </c>
       <c r="L46" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>11</v>
       </c>
       <c r="B47" t="s">
         <v>12</v>
       </c>
       <c r="C47" t="s">
+        <v>56</v>
+      </c>
+      <c r="D47" t="s">
         <v>57</v>
       </c>
-      <c r="D47" t="s">
+      <c r="E47" t="s">
         <v>58</v>
       </c>
-      <c r="E47" t="s">
+      <c r="F47" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="G47" t="s">
         <v>23</v>
       </c>
       <c r="H47" t="s">
         <v>47</v>
       </c>
       <c r="I47" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="J47" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="K47">
         <v>1</v>
       </c>
       <c r="L47" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>11</v>
       </c>
       <c r="B48" t="s">
         <v>12</v>
       </c>
       <c r="C48" t="s">
+        <v>56</v>
+      </c>
+      <c r="D48" t="s">
         <v>57</v>
       </c>
-      <c r="D48" t="s">
+      <c r="E48" t="s">
         <v>58</v>
       </c>
-      <c r="E48" t="s">
+      <c r="F48" t="s">
         <v>59</v>
       </c>
-      <c r="F48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G48" t="s">
         <v>23</v>
       </c>
       <c r="H48" t="s">
+        <v>82</v>
+      </c>
+      <c r="I48" t="s">
         <v>83</v>
       </c>
-      <c r="I48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J48" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="K48">
         <v>3</v>
       </c>
       <c r="L48" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>19</v>
       </c>
       <c r="B49" t="s">
         <v>20</v>
       </c>
       <c r="C49" t="s">
         <v>21</v>
       </c>
       <c r="D49" t="s">
         <v>22</v>
       </c>
       <c r="E49" t="s">
         <v>11</v>
       </c>
       <c r="F49" t="s">
         <v>11</v>
       </c>
       <c r="G49" t="s">
         <v>23</v>
       </c>
       <c r="H49" t="s">
         <v>29</v>
       </c>
       <c r="I49" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="J49" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="K49">
         <v>1</v>
       </c>
       <c r="L49" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>19</v>
       </c>
       <c r="B50" t="s">
         <v>20</v>
       </c>
       <c r="C50" t="s">
         <v>21</v>
       </c>
       <c r="D50" t="s">
         <v>22</v>
       </c>
       <c r="E50" t="s">
         <v>11</v>
       </c>
       <c r="F50" t="s">
         <v>11</v>
       </c>
       <c r="G50" t="s">
         <v>23</v>
       </c>
       <c r="H50" t="s">
         <v>16</v>
       </c>
       <c r="I50" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="J50" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="K50">
         <v>1</v>
       </c>
       <c r="L50" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
+        <v>77</v>
+      </c>
+      <c r="B51" t="s">
+        <v>11</v>
+      </c>
+      <c r="C51" t="s">
         <v>78</v>
       </c>
-      <c r="B51" t="s">
-[...2 lines deleted...]
-      <c r="C51" t="s">
+      <c r="D51" t="s">
         <v>79</v>
       </c>
-      <c r="D51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E51" t="s">
         <v>11</v>
       </c>
       <c r="F51" t="s">
         <v>11</v>
       </c>
       <c r="G51" t="s">
         <v>11</v>
       </c>
       <c r="H51" t="s">
         <v>16</v>
       </c>
       <c r="I51" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="J51" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="K51">
         <v>1</v>
       </c>
       <c r="L51" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>19</v>
       </c>
       <c r="B52" t="s">
         <v>20</v>
       </c>
       <c r="C52" t="s">
         <v>21</v>
       </c>
       <c r="D52" t="s">
         <v>22</v>
       </c>
       <c r="E52" t="s">
         <v>11</v>
       </c>
       <c r="F52" t="s">
         <v>11</v>
       </c>
       <c r="G52" t="s">
         <v>23</v>
       </c>
       <c r="H52" t="s">
         <v>16</v>
       </c>
       <c r="I52" t="s">
+        <v>85</v>
+      </c>
+      <c r="J52" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="K52">
         <v>22</v>
       </c>
       <c r="L52" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>19</v>
       </c>
       <c r="B53" t="s">
         <v>20</v>
       </c>
       <c r="C53" t="s">
         <v>21</v>
       </c>
       <c r="D53" t="s">
         <v>22</v>
       </c>
       <c r="E53" t="s">
         <v>11</v>
       </c>
       <c r="F53" t="s">
         <v>11</v>
       </c>
       <c r="G53" t="s">
         <v>23</v>
       </c>
       <c r="H53" t="s">
+        <v>87</v>
+      </c>
+      <c r="I53" t="s">
         <v>88</v>
       </c>
-      <c r="I53" t="s">
+      <c r="J53" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="K53">
         <v>21</v>
       </c>
       <c r="L53" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>19</v>
       </c>
       <c r="B54" t="s">
         <v>20</v>
       </c>
       <c r="C54" t="s">
         <v>21</v>
       </c>
       <c r="D54" t="s">
         <v>22</v>
       </c>
       <c r="E54" t="s">
         <v>11</v>
       </c>
       <c r="F54" t="s">
         <v>11</v>
       </c>
       <c r="G54" t="s">
         <v>23</v>
       </c>
       <c r="H54" t="s">
         <v>24</v>
       </c>
       <c r="I54" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="J54" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="K54">
         <v>2</v>
       </c>
       <c r="L54" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
+        <v>77</v>
+      </c>
+      <c r="B55" t="s">
+        <v>11</v>
+      </c>
+      <c r="C55" t="s">
         <v>78</v>
       </c>
-      <c r="B55" t="s">
-[...2 lines deleted...]
-      <c r="C55" t="s">
+      <c r="D55" t="s">
         <v>79</v>
       </c>
-      <c r="D55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E55" t="s">
         <v>11</v>
       </c>
       <c r="F55" t="s">
         <v>11</v>
       </c>
       <c r="G55" t="s">
         <v>11</v>
       </c>
       <c r="H55" t="s">
         <v>16</v>
       </c>
       <c r="I55" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="J55" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="K55">
         <v>1</v>
       </c>
       <c r="L55" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
+        <v>77</v>
+      </c>
+      <c r="B56" t="s">
+        <v>11</v>
+      </c>
+      <c r="C56" t="s">
         <v>78</v>
       </c>
-      <c r="B56" t="s">
-[...2 lines deleted...]
-      <c r="C56" t="s">
+      <c r="D56" t="s">
         <v>79</v>
       </c>
-      <c r="D56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E56" t="s">
         <v>11</v>
       </c>
       <c r="F56" t="s">
         <v>11</v>
       </c>
       <c r="G56" t="s">
         <v>11</v>
       </c>
       <c r="H56" t="s">
         <v>16</v>
       </c>
       <c r="I56" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="J56" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="K56">
         <v>4</v>
       </c>
       <c r="L56" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>11</v>
       </c>
       <c r="B57" t="s">
         <v>12</v>
       </c>
       <c r="C57" t="s">
+        <v>56</v>
+      </c>
+      <c r="D57" t="s">
         <v>57</v>
       </c>
-      <c r="D57" t="s">
+      <c r="E57" t="s">
         <v>58</v>
       </c>
-      <c r="E57" t="s">
+      <c r="F57" t="s">
         <v>59</v>
       </c>
-      <c r="F57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G57" t="s">
         <v>23</v>
       </c>
       <c r="H57" t="s">
         <v>16</v>
       </c>
       <c r="I57" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="J57" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="K57">
         <v>1</v>
       </c>
       <c r="L57" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
+        <v>77</v>
+      </c>
+      <c r="B58" t="s">
+        <v>11</v>
+      </c>
+      <c r="C58" t="s">
         <v>78</v>
       </c>
-      <c r="B58" t="s">
-[...2 lines deleted...]
-      <c r="C58" t="s">
+      <c r="D58" t="s">
         <v>79</v>
       </c>
-      <c r="D58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E58" t="s">
         <v>11</v>
       </c>
       <c r="F58" t="s">
         <v>11</v>
       </c>
       <c r="G58" t="s">
         <v>11</v>
       </c>
       <c r="H58" t="s">
         <v>16</v>
       </c>
       <c r="I58" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="J58" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="K58">
         <v>1</v>
       </c>
       <c r="L58" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B59" t="s">
         <v>12</v>
       </c>
       <c r="C59" t="s">
+        <v>94</v>
+      </c>
+      <c r="D59" t="s">
         <v>95</v>
       </c>
-      <c r="D59" t="s">
+      <c r="E59" t="s">
         <v>96</v>
       </c>
-      <c r="E59" t="s">
+      <c r="F59" t="s">
+        <v>11</v>
+      </c>
+      <c r="G59" t="s">
+        <v>11</v>
+      </c>
+      <c r="H59" t="s">
+        <v>16</v>
+      </c>
+      <c r="I59" t="s">
         <v>97</v>
       </c>
-      <c r="F59" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J59" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="K59">
         <v>1</v>
       </c>
       <c r="L59" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B60" t="s">
         <v>12</v>
       </c>
       <c r="C60" t="s">
+        <v>94</v>
+      </c>
+      <c r="D60" t="s">
         <v>95</v>
       </c>
-      <c r="D60" t="s">
+      <c r="E60" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="F60" t="s">
         <v>11</v>
       </c>
       <c r="G60" t="s">
         <v>11</v>
       </c>
       <c r="H60" t="s">
         <v>24</v>
       </c>
       <c r="I60" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="J60" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="K60">
         <v>4</v>
       </c>
       <c r="L60" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B61" t="s">
         <v>12</v>
       </c>
       <c r="C61" t="s">
+        <v>94</v>
+      </c>
+      <c r="D61" t="s">
         <v>95</v>
       </c>
-      <c r="D61" t="s">
+      <c r="E61" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="F61" t="s">
         <v>11</v>
       </c>
       <c r="G61" t="s">
         <v>11</v>
       </c>
       <c r="H61" t="s">
         <v>24</v>
       </c>
       <c r="I61" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="J61" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="K61">
         <v>4</v>
       </c>
       <c r="L61" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B62" t="s">
         <v>12</v>
       </c>
       <c r="C62" t="s">
+        <v>94</v>
+      </c>
+      <c r="D62" t="s">
         <v>95</v>
       </c>
-      <c r="D62" t="s">
+      <c r="E62" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="F62" t="s">
         <v>11</v>
       </c>
       <c r="G62" t="s">
         <v>11</v>
       </c>
       <c r="H62" t="s">
         <v>37</v>
       </c>
       <c r="I62" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="J62" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="K62">
         <v>4</v>
       </c>
       <c r="L62" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
+        <v>69</v>
+      </c>
+      <c r="B63" t="s">
+        <v>11</v>
+      </c>
+      <c r="C63" t="s">
         <v>70</v>
       </c>
-      <c r="B63" t="s">
-[...2 lines deleted...]
-      <c r="C63" t="s">
+      <c r="D63" t="s">
         <v>71</v>
       </c>
-      <c r="D63" t="s">
+      <c r="E63" t="s">
+        <v>11</v>
+      </c>
+      <c r="F63" t="s">
         <v>72</v>
       </c>
-      <c r="E63" t="s">
-[...2 lines deleted...]
-      <c r="F63" t="s">
+      <c r="G63" t="s">
         <v>73</v>
       </c>
-      <c r="G63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H63" t="s">
         <v>16</v>
       </c>
       <c r="I63" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="J63" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="K63">
         <v>4</v>
       </c>
       <c r="L63" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
+        <v>69</v>
+      </c>
+      <c r="B64" t="s">
+        <v>11</v>
+      </c>
+      <c r="C64" t="s">
         <v>70</v>
       </c>
-      <c r="B64" t="s">
-[...2 lines deleted...]
-      <c r="C64" t="s">
+      <c r="D64" t="s">
         <v>71</v>
       </c>
-      <c r="D64" t="s">
+      <c r="E64" t="s">
+        <v>11</v>
+      </c>
+      <c r="F64" t="s">
         <v>72</v>
       </c>
-      <c r="E64" t="s">
-[...2 lines deleted...]
-      <c r="F64" t="s">
+      <c r="G64" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="H64" t="s">
         <v>24</v>
       </c>
       <c r="I64" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="J64" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="K64">
         <v>4</v>
       </c>
       <c r="L64" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B65" t="s">
         <v>12</v>
       </c>
       <c r="C65" t="s">
+        <v>94</v>
+      </c>
+      <c r="D65" t="s">
         <v>95</v>
       </c>
-      <c r="D65" t="s">
+      <c r="E65" t="s">
         <v>96</v>
       </c>
-      <c r="E65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F65" t="s">
         <v>11</v>
       </c>
       <c r="G65" t="s">
         <v>11</v>
       </c>
       <c r="H65" t="s">
         <v>16</v>
       </c>
       <c r="I65" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="J65" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="K65">
         <v>2</v>
       </c>
       <c r="L65" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>19</v>
       </c>
       <c r="B66" t="s">
         <v>20</v>
       </c>
       <c r="C66" t="s">
         <v>21</v>
       </c>
       <c r="D66" t="s">
         <v>22</v>
       </c>
       <c r="E66" t="s">
         <v>11</v>
       </c>
       <c r="F66" t="s">
         <v>11</v>
       </c>
       <c r="G66" t="s">
         <v>23</v>
       </c>
       <c r="H66" t="s">
         <v>16</v>
       </c>
       <c r="I66" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="J66" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="K66">
         <v>1</v>
       </c>
       <c r="L66" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>11</v>
       </c>
       <c r="B67" t="s">
         <v>12</v>
       </c>
       <c r="C67" t="s">
+        <v>56</v>
+      </c>
+      <c r="D67" t="s">
         <v>57</v>
       </c>
-      <c r="D67" t="s">
+      <c r="E67" t="s">
         <v>58</v>
       </c>
-      <c r="E67" t="s">
+      <c r="F67" t="s">
         <v>59</v>
       </c>
-      <c r="F67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G67" t="s">
         <v>23</v>
       </c>
       <c r="H67" t="s">
         <v>16</v>
       </c>
       <c r="I67" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="J67" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="K67">
         <v>6</v>
       </c>
       <c r="L67" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
+        <v>69</v>
+      </c>
+      <c r="B68" t="s">
+        <v>11</v>
+      </c>
+      <c r="C68" t="s">
         <v>70</v>
       </c>
-      <c r="B68" t="s">
-[...2 lines deleted...]
-      <c r="C68" t="s">
+      <c r="D68" t="s">
         <v>71</v>
       </c>
-      <c r="D68" t="s">
+      <c r="E68" t="s">
+        <v>11</v>
+      </c>
+      <c r="F68" t="s">
         <v>72</v>
       </c>
-      <c r="E68" t="s">
-[...2 lines deleted...]
-      <c r="F68" t="s">
+      <c r="G68" t="s">
         <v>73</v>
       </c>
-      <c r="G68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H68" t="s">
         <v>16</v>
       </c>
       <c r="I68" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="J68" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="K68">
         <v>1</v>
       </c>
       <c r="L68" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>11</v>
       </c>
       <c r="B69" t="s">
         <v>11</v>
       </c>
       <c r="C69" t="s">
+        <v>105</v>
+      </c>
+      <c r="D69" t="s">
         <v>106</v>
       </c>
-      <c r="D69" t="s">
+      <c r="E69" t="s">
+        <v>11</v>
+      </c>
+      <c r="F69" t="s">
         <v>107</v>
       </c>
-      <c r="E69" t="s">
-[...2 lines deleted...]
-      <c r="F69" t="s">
+      <c r="G69" t="s">
+        <v>11</v>
+      </c>
+      <c r="H69" t="s">
+        <v>16</v>
+      </c>
+      <c r="I69" t="s">
         <v>108</v>
       </c>
-      <c r="G69" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J69" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="K69">
         <v>1</v>
       </c>
       <c r="L69" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>11</v>
       </c>
       <c r="B70" t="s">
         <v>11</v>
       </c>
       <c r="C70" t="s">
+        <v>105</v>
+      </c>
+      <c r="D70" t="s">
         <v>106</v>
       </c>
-      <c r="D70" t="s">
+      <c r="E70" t="s">
+        <v>11</v>
+      </c>
+      <c r="F70" t="s">
         <v>107</v>
       </c>
-      <c r="E70" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G70" t="s">
         <v>11</v>
       </c>
       <c r="H70" t="s">
         <v>16</v>
       </c>
       <c r="I70" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="J70" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="K70">
         <v>4</v>
       </c>
       <c r="L70" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>11</v>
       </c>
       <c r="B71" t="s">
         <v>11</v>
       </c>
       <c r="C71" t="s">
+        <v>105</v>
+      </c>
+      <c r="D71" t="s">
         <v>106</v>
       </c>
-      <c r="D71" t="s">
+      <c r="E71" t="s">
+        <v>11</v>
+      </c>
+      <c r="F71" t="s">
         <v>107</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="G71" t="s">
         <v>11</v>
       </c>
       <c r="H71" t="s">
         <v>24</v>
       </c>
       <c r="I71" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="J71" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="K71">
         <v>4</v>
       </c>
       <c r="L71" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>19</v>
       </c>
       <c r="B72" t="s">
         <v>20</v>
       </c>
       <c r="C72" t="s">
         <v>21</v>
       </c>
       <c r="D72" t="s">
         <v>22</v>
       </c>
       <c r="E72" t="s">
         <v>11</v>
       </c>
       <c r="F72" t="s">
         <v>11</v>
       </c>
       <c r="G72" t="s">
         <v>23</v>
       </c>
       <c r="H72" t="s">
         <v>37</v>
       </c>
       <c r="I72" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="J72" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="K72">
         <v>4</v>
       </c>
       <c r="L72" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>11</v>
       </c>
       <c r="B73" t="s">
         <v>11</v>
       </c>
       <c r="C73" t="s">
+        <v>105</v>
+      </c>
+      <c r="D73" t="s">
         <v>106</v>
       </c>
-      <c r="D73" t="s">
+      <c r="E73" t="s">
+        <v>11</v>
+      </c>
+      <c r="F73" t="s">
         <v>107</v>
       </c>
-      <c r="E73" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G73" t="s">
         <v>11</v>
       </c>
       <c r="H73" t="s">
         <v>16</v>
       </c>
       <c r="I73" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="J73" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="K73">
         <v>1</v>
       </c>
       <c r="L73" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B74" t="s">
         <v>12</v>
       </c>
       <c r="C74" t="s">
+        <v>94</v>
+      </c>
+      <c r="D74" t="s">
         <v>95</v>
       </c>
-      <c r="D74" t="s">
+      <c r="E74" t="s">
         <v>96</v>
       </c>
-      <c r="E74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F74" t="s">
         <v>11</v>
       </c>
       <c r="G74" t="s">
         <v>11</v>
       </c>
       <c r="H74" t="s">
         <v>16</v>
       </c>
       <c r="I74" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="J74" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="K74">
         <v>4</v>
       </c>
       <c r="L74" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>19</v>
       </c>
       <c r="B75" t="s">
         <v>20</v>
       </c>
       <c r="C75" t="s">
         <v>21</v>
       </c>
       <c r="D75" t="s">
         <v>22</v>
       </c>
       <c r="E75" t="s">
         <v>11</v>
       </c>
       <c r="F75" t="s">
         <v>11</v>
       </c>
       <c r="G75" t="s">
         <v>23</v>
       </c>
       <c r="H75" t="s">
         <v>37</v>
       </c>
       <c r="I75" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="J75" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="K75">
         <v>2</v>
       </c>
       <c r="L75" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
+        <v>69</v>
+      </c>
+      <c r="B76" t="s">
+        <v>11</v>
+      </c>
+      <c r="C76" t="s">
         <v>70</v>
       </c>
-      <c r="B76" t="s">
-[...2 lines deleted...]
-      <c r="C76" t="s">
+      <c r="D76" t="s">
         <v>71</v>
       </c>
-      <c r="D76" t="s">
+      <c r="E76" t="s">
+        <v>11</v>
+      </c>
+      <c r="F76" t="s">
         <v>72</v>
       </c>
-      <c r="E76" t="s">
-[...2 lines deleted...]
-      <c r="F76" t="s">
+      <c r="G76" t="s">
         <v>73</v>
       </c>
-      <c r="G76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H76" t="s">
         <v>16</v>
       </c>
       <c r="I76" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="J76" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="K76">
         <v>1</v>
       </c>
       <c r="L76" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>19</v>
       </c>
       <c r="B77" t="s">
         <v>20</v>
       </c>
       <c r="C77" t="s">
         <v>21</v>
       </c>
       <c r="D77" t="s">
         <v>22</v>
       </c>
       <c r="E77" t="s">
         <v>11</v>
       </c>
       <c r="F77" t="s">
         <v>11</v>
       </c>
       <c r="G77" t="s">
         <v>23</v>
       </c>
       <c r="H77" t="s">
         <v>16</v>
       </c>
       <c r="I77" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="J77" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="K77">
         <v>1</v>
       </c>
       <c r="L77" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>11</v>
       </c>
       <c r="B78" t="s">
         <v>12</v>
       </c>
       <c r="C78" t="s">
+        <v>56</v>
+      </c>
+      <c r="D78" t="s">
         <v>57</v>
       </c>
-      <c r="D78" t="s">
+      <c r="E78" t="s">
         <v>58</v>
       </c>
-      <c r="E78" t="s">
+      <c r="F78" t="s">
         <v>59</v>
       </c>
-      <c r="F78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G78" t="s">
         <v>23</v>
       </c>
       <c r="H78" t="s">
         <v>16</v>
       </c>
       <c r="I78" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="J78" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="K78">
         <v>1</v>
       </c>
       <c r="L78" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>11</v>
       </c>
       <c r="B79" t="s">
         <v>11</v>
       </c>
       <c r="C79" t="s">
+        <v>105</v>
+      </c>
+      <c r="D79" t="s">
         <v>106</v>
       </c>
-      <c r="D79" t="s">
+      <c r="E79" t="s">
+        <v>11</v>
+      </c>
+      <c r="F79" t="s">
         <v>107</v>
       </c>
-      <c r="E79" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G79" t="s">
         <v>11</v>
       </c>
       <c r="H79" t="s">
         <v>16</v>
       </c>
       <c r="I79" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="J79" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="K79">
         <v>1</v>
       </c>
       <c r="L79" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>19</v>
       </c>
       <c r="B80" t="s">
         <v>20</v>
       </c>
       <c r="C80" t="s">
         <v>21</v>
       </c>
       <c r="D80" t="s">
         <v>22</v>
       </c>
       <c r="E80" t="s">
         <v>11</v>
       </c>
       <c r="F80" t="s">
         <v>11</v>
       </c>
       <c r="G80" t="s">
         <v>23</v>
       </c>
       <c r="H80" t="s">
         <v>16</v>
       </c>
       <c r="I80" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="J80" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="K80">
         <v>4</v>
       </c>
       <c r="L80" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>19</v>
       </c>
       <c r="B81" t="s">
         <v>20</v>
       </c>
       <c r="C81" t="s">
         <v>21</v>
       </c>
       <c r="D81" t="s">
         <v>22</v>
       </c>
       <c r="E81" t="s">
         <v>11</v>
       </c>
       <c r="F81" t="s">
         <v>11</v>
       </c>
       <c r="G81" t="s">
         <v>23</v>
       </c>
       <c r="H81" t="s">
         <v>24</v>
       </c>
       <c r="I81" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="J81" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="K81">
         <v>4</v>
       </c>
       <c r="L81" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>19</v>
       </c>
       <c r="B82" t="s">
         <v>20</v>
       </c>
       <c r="C82" t="s">
         <v>21</v>
       </c>
       <c r="D82" t="s">
         <v>22</v>
       </c>
       <c r="E82" t="s">
         <v>11</v>
       </c>
       <c r="F82" t="s">
         <v>11</v>
       </c>
       <c r="G82" t="s">
         <v>23</v>
       </c>
       <c r="H82" t="s">
         <v>24</v>
       </c>
       <c r="I82" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="J82" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="K82">
         <v>3.5</v>
       </c>
       <c r="L82" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>19</v>
       </c>
       <c r="B83" t="s">
         <v>20</v>
       </c>
       <c r="C83" t="s">
         <v>21</v>
       </c>
       <c r="D83" t="s">
         <v>22</v>
       </c>
       <c r="E83" t="s">
         <v>11</v>
       </c>
       <c r="F83" t="s">
         <v>11</v>
       </c>
       <c r="G83" t="s">
         <v>23</v>
       </c>
       <c r="H83" t="s">
         <v>16</v>
       </c>
       <c r="I83" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="J83" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="K83">
         <v>1</v>
       </c>
       <c r="L83" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>19</v>
       </c>
       <c r="B84" t="s">
         <v>20</v>
       </c>
       <c r="C84" t="s">
         <v>21</v>
       </c>
       <c r="D84" t="s">
         <v>22</v>
       </c>
       <c r="E84" t="s">
         <v>11</v>
       </c>
       <c r="F84" t="s">
         <v>11</v>
       </c>
       <c r="G84" t="s">
         <v>23</v>
       </c>
       <c r="H84" t="s">
         <v>16</v>
       </c>
       <c r="I84" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="J84" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="K84">
         <v>4</v>
       </c>
       <c r="L84" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B85" t="s">
         <v>12</v>
       </c>
       <c r="C85" t="s">
+        <v>94</v>
+      </c>
+      <c r="D85" t="s">
         <v>95</v>
       </c>
-      <c r="D85" t="s">
+      <c r="E85" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="F85" t="s">
         <v>11</v>
       </c>
       <c r="G85" t="s">
         <v>11</v>
       </c>
       <c r="H85" t="s">
         <v>24</v>
       </c>
       <c r="I85" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="J85" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="K85">
         <v>4</v>
       </c>
       <c r="L85" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
+        <v>69</v>
+      </c>
+      <c r="B86" t="s">
+        <v>11</v>
+      </c>
+      <c r="C86" t="s">
         <v>70</v>
       </c>
-      <c r="B86" t="s">
-[...2 lines deleted...]
-      <c r="C86" t="s">
+      <c r="D86" t="s">
         <v>71</v>
       </c>
-      <c r="D86" t="s">
+      <c r="E86" t="s">
+        <v>11</v>
+      </c>
+      <c r="F86" t="s">
         <v>72</v>
       </c>
-      <c r="E86" t="s">
-[...2 lines deleted...]
-      <c r="F86" t="s">
+      <c r="G86" t="s">
         <v>73</v>
       </c>
-      <c r="G86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H86" t="s">
         <v>16</v>
       </c>
       <c r="I86" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="J86" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="K86">
         <v>1</v>
       </c>
       <c r="L86" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="B87" t="s">
         <v>12</v>
       </c>
       <c r="C87" t="s">
+        <v>125</v>
+      </c>
+      <c r="D87" t="s">
         <v>126</v>
       </c>
-      <c r="D87" t="s">
+      <c r="E87" t="s">
+        <v>11</v>
+      </c>
+      <c r="F87" t="s">
+        <v>11</v>
+      </c>
+      <c r="G87" t="s">
         <v>127</v>
-      </c>
-[...7 lines deleted...]
-        <v>128</v>
       </c>
       <c r="H87" t="s">
         <v>24</v>
       </c>
       <c r="I87" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="J87" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="K87">
         <v>4</v>
       </c>
       <c r="L87" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>19</v>
       </c>
       <c r="B88" t="s">
         <v>20</v>
       </c>
       <c r="C88" t="s">
         <v>21</v>
       </c>
       <c r="D88" t="s">
         <v>22</v>
       </c>
       <c r="E88" t="s">
         <v>11</v>
       </c>
       <c r="F88" t="s">
         <v>11</v>
       </c>
       <c r="G88" t="s">
         <v>23</v>
       </c>
       <c r="H88" t="s">
         <v>24</v>
       </c>
       <c r="I88" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="J88" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="K88">
         <v>3</v>
       </c>
       <c r="L88" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>19</v>
       </c>
       <c r="B89" t="s">
         <v>20</v>
       </c>
       <c r="C89" t="s">
         <v>21</v>
       </c>
       <c r="D89" t="s">
         <v>22</v>
       </c>
       <c r="E89" t="s">
         <v>11</v>
       </c>
       <c r="F89" t="s">
         <v>11</v>
       </c>
       <c r="G89" t="s">
         <v>23</v>
       </c>
       <c r="H89" t="s">
         <v>16</v>
       </c>
       <c r="I89" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="J89" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K89">
         <v>1</v>
       </c>
       <c r="L89" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>19</v>
       </c>
       <c r="B90" t="s">
         <v>20</v>
       </c>
       <c r="C90" t="s">
         <v>21</v>
       </c>
       <c r="D90" t="s">
         <v>22</v>
       </c>
       <c r="E90" t="s">
         <v>11</v>
       </c>
       <c r="F90" t="s">
         <v>11</v>
       </c>
       <c r="G90" t="s">
         <v>23</v>
       </c>
       <c r="H90" t="s">
         <v>16</v>
       </c>
       <c r="I90" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="J90" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="K90">
         <v>1</v>
       </c>
       <c r="L90" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>19</v>
       </c>
       <c r="B91" t="s">
         <v>20</v>
       </c>
       <c r="C91" t="s">
         <v>21</v>
       </c>
       <c r="D91" t="s">
         <v>22</v>
       </c>
       <c r="E91" t="s">
         <v>11</v>
       </c>
       <c r="F91" t="s">
         <v>11</v>
       </c>
       <c r="G91" t="s">
         <v>23</v>
       </c>
       <c r="H91" t="s">
         <v>16</v>
       </c>
       <c r="I91" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="J91" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="K91">
         <v>1</v>
       </c>
       <c r="L91" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>19</v>
       </c>
       <c r="B92" t="s">
         <v>20</v>
       </c>
       <c r="C92" t="s">
         <v>21</v>
       </c>
       <c r="D92" t="s">
         <v>22</v>
       </c>
       <c r="E92" t="s">
         <v>11</v>
       </c>
       <c r="F92" t="s">
         <v>11</v>
       </c>
       <c r="G92" t="s">
         <v>23</v>
       </c>
       <c r="H92" t="s">
         <v>37</v>
       </c>
       <c r="I92" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="J92" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="K92">
         <v>6</v>
       </c>
       <c r="L92" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>19</v>
       </c>
       <c r="B93" t="s">
         <v>20</v>
       </c>
       <c r="C93" t="s">
         <v>21</v>
       </c>
       <c r="D93" t="s">
         <v>22</v>
       </c>
       <c r="E93" t="s">
         <v>11</v>
       </c>
       <c r="F93" t="s">
         <v>11</v>
       </c>
       <c r="G93" t="s">
         <v>23</v>
       </c>
       <c r="H93" t="s">
         <v>41</v>
       </c>
       <c r="I93" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="J93" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="K93">
         <v>1</v>
       </c>
       <c r="L93" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>19</v>
       </c>
       <c r="B94" t="s">
         <v>20</v>
       </c>
       <c r="C94" t="s">
         <v>21</v>
       </c>
       <c r="D94" t="s">
         <v>22</v>
       </c>
       <c r="E94" t="s">
         <v>11</v>
       </c>
       <c r="F94" t="s">
         <v>11</v>
       </c>
       <c r="G94" t="s">
         <v>23</v>
       </c>
       <c r="H94" t="s">
         <v>41</v>
       </c>
       <c r="I94" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="J94" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="K94">
         <v>1</v>
       </c>
       <c r="L94" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>19</v>
       </c>
       <c r="B95" t="s">
         <v>20</v>
       </c>
       <c r="C95" t="s">
         <v>21</v>
       </c>
       <c r="D95" t="s">
         <v>22</v>
       </c>
       <c r="E95" t="s">
         <v>11</v>
       </c>
       <c r="F95" t="s">
         <v>11</v>
       </c>
       <c r="G95" t="s">
         <v>23</v>
       </c>
       <c r="H95" t="s">
         <v>41</v>
       </c>
       <c r="I95" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="J95" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="K95">
         <v>1</v>
       </c>
       <c r="L95" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>19</v>
       </c>
       <c r="B96" t="s">
         <v>20</v>
       </c>
       <c r="C96" t="s">
         <v>21</v>
       </c>
       <c r="D96" t="s">
         <v>22</v>
       </c>
       <c r="E96" t="s">
         <v>11</v>
       </c>
       <c r="F96" t="s">
         <v>11</v>
       </c>
       <c r="G96" t="s">
         <v>23</v>
       </c>
       <c r="H96" t="s">
         <v>16</v>
       </c>
       <c r="I96" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="J96" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="K96">
         <v>1</v>
       </c>
       <c r="L96" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>19</v>
       </c>
       <c r="B97" t="s">
         <v>20</v>
       </c>
       <c r="C97" t="s">
         <v>21</v>
       </c>
       <c r="D97" t="s">
         <v>22</v>
       </c>
       <c r="E97" t="s">
         <v>11</v>
       </c>
       <c r="F97" t="s">
         <v>11</v>
       </c>
       <c r="G97" t="s">
         <v>23</v>
       </c>
       <c r="H97" t="s">
         <v>16</v>
       </c>
       <c r="I97" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="J97" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="K97">
         <v>1</v>
       </c>
       <c r="L97" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>19</v>
       </c>
       <c r="B98" t="s">
         <v>20</v>
       </c>
       <c r="C98" t="s">
         <v>21</v>
       </c>
       <c r="D98" t="s">
         <v>22</v>
       </c>
       <c r="E98" t="s">
         <v>11</v>
       </c>
       <c r="F98" t="s">
         <v>11</v>
       </c>
       <c r="G98" t="s">
         <v>23</v>
       </c>
       <c r="H98" t="s">
         <v>16</v>
       </c>
       <c r="I98" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="J98" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="K98">
         <v>1</v>
       </c>
       <c r="L98" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>19</v>
       </c>
       <c r="B99" t="s">
         <v>20</v>
       </c>
       <c r="C99" t="s">
         <v>21</v>
       </c>
       <c r="D99" t="s">
         <v>22</v>
       </c>
       <c r="E99" t="s">
         <v>11</v>
       </c>
       <c r="F99" t="s">
         <v>11</v>
       </c>
       <c r="G99" t="s">
         <v>23</v>
       </c>
       <c r="H99" t="s">
         <v>16</v>
       </c>
       <c r="I99" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="J99" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="K99">
         <v>1</v>
       </c>
       <c r="L99" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Go Excelize</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>xuri</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>